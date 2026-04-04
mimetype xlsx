--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab8b88fb6da64062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2fe9f198764fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782a4c28ac324a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47842c08dad149fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22ed3c0d8f834260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782a4c28ac324a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194eae17d3f94a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47842c08dad149fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>