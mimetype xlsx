--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d2fe9f198764fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bae71a7223546c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47842c08dad149fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e109ed5d92646b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R194eae17d3f94a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47842c08dad149fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51dc423c841432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e109ed5d92646b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,382</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,044</x:t>
-[...377 lines deleted...]
-          <x:t>2,282</x:t>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>