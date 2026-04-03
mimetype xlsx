--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35b8fd3d7ac4db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c610b033a53461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e02dfa39e94e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af3c8df7b0340ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree587c496dae4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e02dfa39e94e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57ffcba3997456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af3c8df7b0340ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>