--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c610b033a53461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6775260d423d45b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6af3c8df7b0340ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b92e8af19c4859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd57ffcba3997456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6af3c8df7b0340ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2a1901690a4b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b92e8af19c4859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,330</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,696</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>