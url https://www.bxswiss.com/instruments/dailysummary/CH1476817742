--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c94f56113ea4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35b497e1b6c4ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd591a05489574249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e0f9c72fd8456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b23e67cf7ce4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd591a05489574249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073b6de6749c48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e0f9c72fd8456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>