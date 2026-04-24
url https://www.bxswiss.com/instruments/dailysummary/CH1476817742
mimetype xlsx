--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35b497e1b6c4ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d70ac9d9e94e3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e0f9c72fd8456f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f39b06fd6d49e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R073b6de6749c48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e0f9c72fd8456f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7370b35c795a41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f39b06fd6d49e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on S&amp;P 500®</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,316</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,034</x:t>
-[...409 lines deleted...]
-          <x:t>3,110</x:t>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>