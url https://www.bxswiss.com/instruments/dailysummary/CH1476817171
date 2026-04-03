--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19005034438345c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f84ed29f01405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbff5d91b8ac44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8a5daa45b64741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb66e6a577f9d41a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbff5d91b8ac44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1060e4e215c440c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8a5daa45b64741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>