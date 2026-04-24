--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f84ed29f01405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb29a26b389e4648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8a5daa45b64741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3605ecc92e4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1060e4e215c440c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8a5daa45b64741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81aff5be89344f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3605ecc92e4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,928</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>