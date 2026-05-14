--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb29a26b389e4648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d32656dce1b4e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3605ecc92e4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dd7250524344c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf81aff5be89344f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3605ecc92e4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c230e05210641c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dd7250524344c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,120</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>