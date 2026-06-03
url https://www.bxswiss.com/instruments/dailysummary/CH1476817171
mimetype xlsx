--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d32656dce1b4e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884d2a2c5ff54434" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dd7250524344c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2819bbb8ac845f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c230e05210641c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dd7250524344c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d1e2c36b2994e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2819bbb8ac845f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>