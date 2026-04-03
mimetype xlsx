--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15a6b21c83e43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357d4c112a884728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb7ba5d82344cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5592dee330b463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1349f666db014552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb7ba5d82344cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da887a5dab14f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5592dee330b463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>