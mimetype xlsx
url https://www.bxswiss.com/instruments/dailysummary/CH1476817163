--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R357d4c112a884728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f9a1d7b6b84ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5592dee330b463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b516121c5334aa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da887a5dab14f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5592dee330b463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0d9265ebfd4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b516121c5334aa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,618</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,374</x:t>
-[...318 lines deleted...]
-          <x:t>1,442</x:t>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>