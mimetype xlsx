--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f9a1d7b6b84ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d57eefa411401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b516121c5334aa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d14724f04e74200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb0d9265ebfd4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b516121c5334aa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34508aedafd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d14724f04e74200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,902</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,880</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>