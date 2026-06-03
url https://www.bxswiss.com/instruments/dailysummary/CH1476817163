--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d57eefa411401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac6bcd1fbfa4112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d14724f04e74200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139b32f2f82a465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb34508aedafd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d14724f04e74200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd05990e93f794815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139b32f2f82a465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>