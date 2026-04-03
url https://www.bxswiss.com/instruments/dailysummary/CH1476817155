--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99ca87827e7492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245a0f88cb38419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35278350c8cb4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff0965b7d324370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5628114d7f8945e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35278350c8cb4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61df84c37067437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff0965b7d324370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...178 lines deleted...]
-          <x:t>0,930</x:t>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
-[...80 lines deleted...]
-          <x:t>0,770</x:t>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,008</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,954</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,222</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,238</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>