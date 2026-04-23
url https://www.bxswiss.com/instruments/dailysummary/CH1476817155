--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245a0f88cb38419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0c19128ee94a8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff0965b7d324370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ba9e9383604430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61df84c37067437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff0965b7d324370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4526ac1ab94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ba9e9383604430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,748</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>1,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>