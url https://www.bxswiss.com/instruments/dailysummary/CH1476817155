--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0c19128ee94a8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a035b4d3c074c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28ba9e9383604430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3599e027d5814d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4526ac1ab94ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28ba9e9383604430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084426172dc84d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3599e027d5814d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>