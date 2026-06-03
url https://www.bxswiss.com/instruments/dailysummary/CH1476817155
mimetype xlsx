--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a035b4d3c074c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8820ca13f3784faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3599e027d5814d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655f18f1b8ba4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R084426172dc84d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3599e027d5814d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6536491b74b3468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655f18f1b8ba4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>