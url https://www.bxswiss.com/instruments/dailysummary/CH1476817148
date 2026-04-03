--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15da77d767134275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f338185c3a46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R261bb808264a42e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f62c0e96334c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbef7a27030f74792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R261bb808264a42e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd292d4b06f124639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f62c0e96334c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,695</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>