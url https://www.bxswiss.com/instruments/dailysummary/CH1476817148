--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f338185c3a46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b162f543684021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f62c0e96334c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc85c0a9ee477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd292d4b06f124639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f62c0e96334c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24503c5f584a4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc85c0a9ee477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,918</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>1,128</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>