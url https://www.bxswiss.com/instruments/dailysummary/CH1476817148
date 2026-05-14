--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b162f543684021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4df41df2a74b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc85c0a9ee477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c23bb96a4847b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24503c5f584a4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc85c0a9ee477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490058b143dc40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c23bb96a4847b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>