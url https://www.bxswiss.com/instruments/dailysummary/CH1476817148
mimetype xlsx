--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d4df41df2a74b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c01be806e047f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c23bb96a4847b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra260d82092304611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490058b143dc40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c23bb96a4847b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6863f6b529c4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra260d82092304611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...463 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>