--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063abc16d1464db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a79b1ea5db84d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025e82e57af242ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc154962113e84810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec686bcd749c49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025e82e57af242ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb165b6353a814746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc154962113e84810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>