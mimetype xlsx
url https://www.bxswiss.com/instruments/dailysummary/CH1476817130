--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a79b1ea5db84d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f609a0850f4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc154962113e84810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12bda05b7534118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb165b6353a814746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc154962113e84810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13639ead8c5d4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12bda05b7534118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,828</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,776</x:t>
-[...43 lines deleted...]
-          <x:t>1,024</x:t>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,994</x:t>
-[...183 lines deleted...]
-          <x:t>1,590</x:t>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>1,004</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>