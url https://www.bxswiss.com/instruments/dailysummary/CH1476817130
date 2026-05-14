--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f609a0850f4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f7866051a54ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re12bda05b7534118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cab1f4e371b4cee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13639ead8c5d4d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re12bda05b7534118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6cce605fb3450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cab1f4e371b4cee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>