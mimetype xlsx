--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f7866051a54ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f284069d4249d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cab1f4e371b4cee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89f0eacae814090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6cce605fb3450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cab1f4e371b4cee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf196be97b2554310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89f0eacae814090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,232</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,214</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>