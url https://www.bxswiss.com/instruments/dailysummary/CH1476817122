--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf476474a97e0448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea0c2f699b4ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f7017816e44922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1dced791d749c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a42f989e6cf49f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f7017816e44922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c730c145ec408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1dced791d749c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...313 lines deleted...]
-          <x:t>0,690</x:t>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...70 lines deleted...]
-          <x:t>0,606</x:t>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,568</x:t>
-[...38 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,124</x:t>
-[...117 lines deleted...]
-          <x:t>1,066</x:t>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>