--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ea0c2f699b4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60c66879ed49bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1dced791d749c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f98f73c7e1b41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82c730c145ec408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1dced791d749c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0f88ffe060429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f98f73c7e1b41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,754</x:t>
-[...549 lines deleted...]
-          <x:t>0,896</x:t>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>