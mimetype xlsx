--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d60c66879ed49bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c369a93b9242ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f98f73c7e1b41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re703223c4d474093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba0f88ffe060429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f98f73c7e1b41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2baddd30c444e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re703223c4d474093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>