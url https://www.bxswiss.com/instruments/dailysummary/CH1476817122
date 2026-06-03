--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76c369a93b9242ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3e545c8caf4927" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re703223c4d474093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77dc06d113e7498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2baddd30c444e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re703223c4d474093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aeae76390b2498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77dc06d113e7498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>