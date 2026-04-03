--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f0e2c9b392a4469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29da243eceac4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf6d9faeb88245d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23edb89b86034eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142abaf2c58f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf6d9faeb88245d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e732ce2bf24315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23edb89b86034eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,628</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
-[...16 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,599</x:t>
-[...220 lines deleted...]
-          <x:t>0,972</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>