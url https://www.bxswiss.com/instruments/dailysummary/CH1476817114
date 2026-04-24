--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29da243eceac4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed7e684eb014261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23edb89b86034eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84d29d32d5b41e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e732ce2bf24315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23edb89b86034eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1217bf80d2a74719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84d29d32d5b41e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,599</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,599</x:t>
-[...26 lines deleted...]
-          <x:t>0,498</x:t>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,802</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>