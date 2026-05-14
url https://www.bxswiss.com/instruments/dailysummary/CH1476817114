--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ed7e684eb014261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd94584106614403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84d29d32d5b41e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddcae5c280d416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1217bf80d2a74719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84d29d32d5b41e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7187f3915b4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddcae5c280d416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,442</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>