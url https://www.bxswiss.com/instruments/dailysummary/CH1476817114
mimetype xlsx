--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd94584106614403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f14dd70e0534fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfddcae5c280d416e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81984ac78ba4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7187f3915b4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfddcae5c280d416e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bed7efe6f7b4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81984ac78ba4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>