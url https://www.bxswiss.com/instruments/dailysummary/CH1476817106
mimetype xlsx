--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797de900c4a64ab6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc4cfbc4f540f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5538c5c41e4700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6211b31e45d448a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f78fccc36e45f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5538c5c41e4700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43829a1185b249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6211b31e45d448a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...92 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,584</x:t>
-[...21 lines deleted...]
-          <x:t>0,942</x:t>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,774</x:t>
-[...43 lines deleted...]
-          <x:t>0,776</x:t>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>