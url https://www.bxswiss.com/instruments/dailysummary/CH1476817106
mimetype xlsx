--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3dc4cfbc4f540f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3dcac959594e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6211b31e45d448a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b2ff3190d94d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43829a1185b249d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6211b31e45d448a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77126f298b0b4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b2ff3190d94d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,452</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,716</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>