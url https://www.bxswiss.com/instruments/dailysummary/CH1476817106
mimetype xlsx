--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3dcac959594e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd842e44efd44fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b2ff3190d94d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72527af4874060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77126f298b0b4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b2ff3190d94d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641f17475e874fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72527af4874060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>