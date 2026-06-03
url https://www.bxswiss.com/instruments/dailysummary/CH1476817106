--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd842e44efd44fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445d2fffd41e4000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f72527af4874060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4535a754676a4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R641f17475e874fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f72527af4874060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde525aaa249c4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4535a754676a4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>