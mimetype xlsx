--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea172edbb654956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f26ef2a35e94771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R802c7cbfb95a4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3caa59baa0ca40d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac39fbfce7244925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R802c7cbfb95a4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4059c2e33efc4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3caa59baa0ca40d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...490 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...139 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>