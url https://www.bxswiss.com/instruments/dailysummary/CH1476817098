--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f26ef2a35e94771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb600eab7da4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3caa59baa0ca40d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb27ccfae4446ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4059c2e33efc4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3caa59baa0ca40d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9dabc880684e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb27ccfae4446ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,428</x:t>
-[...566 lines deleted...]
-          <x:t>0,642</x:t>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>