--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb600eab7da4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a630fe99b534df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb27ccfae4446ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb60669d287475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c9dabc880684e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb27ccfae4446ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a93a7d9f0a43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb60669d287475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,432</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>0,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>