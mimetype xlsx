--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a630fe99b534df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a32443e57f441a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bb60669d287475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae4767ea0914ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a93a7d9f0a43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bb60669d287475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb811096dd64e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae4767ea0914ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>