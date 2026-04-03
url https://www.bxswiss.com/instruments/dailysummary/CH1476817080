--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4566124d68484567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a367db80524de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9fa739b84204065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21270b1860a42da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3476c7bc62243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9fa739b84204065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c234bf9ed84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21270b1860a42da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,476</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...16 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,453</x:t>
-[...220 lines deleted...]
-          <x:t>0,738</x:t>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>