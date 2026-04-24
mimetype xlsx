--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55a367db80524de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4edb22ec3e4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re21270b1860a42da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re416f2023d26484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c234bf9ed84302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re21270b1860a42da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525b9df40e8d4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re416f2023d26484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,476</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,393</x:t>
-[...75 lines deleted...]
-          <x:t>0,518</x:t>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,516</x:t>
-[...539 lines deleted...]
-          <x:t>0,576</x:t>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>