--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4edb22ec3e4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R265be94c48af4560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re416f2023d26484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73755513fd504741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R525b9df40e8d4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re416f2023d26484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra049d005838e4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73755513fd504741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,164</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>