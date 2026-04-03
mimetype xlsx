--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffb51288db04bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9324a306092d4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3f656204074f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8462e2b56ba34d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b7d7f91b1b44e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3f656204074f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5274ba723f94445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8462e2b56ba34d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>