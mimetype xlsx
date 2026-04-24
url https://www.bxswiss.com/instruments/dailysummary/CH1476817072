--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9324a306092d4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aba7d7f641f4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8462e2b56ba34d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b51a058c4d74970"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5274ba723f94445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8462e2b56ba34d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb214a06fcd84867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b51a058c4d74970" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,415</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,598</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,518</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>