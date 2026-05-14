--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aba7d7f641f4a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593a81d7da6140d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b51a058c4d74970"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f0805e7d144a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb214a06fcd84867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b51a058c4d74970" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9110923ef5994e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f0805e7d144a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,350</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>