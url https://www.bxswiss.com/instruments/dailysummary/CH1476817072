--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593a81d7da6140d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330a66c766b74d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f0805e7d144a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4cbda9f7c4d4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9110923ef5994e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f0805e7d144a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656b3f619d5c497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4cbda9f7c4d4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>