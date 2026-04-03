--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2e87b9561542a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6732478d96c4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189357d191a64eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbd903509bc4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34f70a5c81f4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189357d191a64eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8904078a35f4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbd903509bc4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>0,323</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,327</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>