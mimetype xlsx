--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6732478d96c4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe4d6d0904147ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bbd903509bc4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb783f274cd34472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8904078a35f4f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bbd903509bc4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bddb55a9664d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb783f274cd34472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,398</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,326</x:t>
-[...566 lines deleted...]
-          <x:t>0,466</x:t>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>