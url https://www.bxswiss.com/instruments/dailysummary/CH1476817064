--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe4d6d0904147ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf0162f1a7c402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb783f274cd34472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4cee5675ae04c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bddb55a9664d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb783f274cd34472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285ebfae05b74c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4cee5675ae04c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>