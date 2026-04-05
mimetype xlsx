--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6ac196fe9b34c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra205a692e9224380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d680997508485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c2259bd3c141c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R586f38dca48d4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d680997508485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5248013831e14ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c2259bd3c141c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>