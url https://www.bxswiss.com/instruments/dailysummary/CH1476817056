--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra205a692e9224380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a317792b694db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c2259bd3c141c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74903a18e3c4f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5248013831e14ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c2259bd3c141c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95298ed937d94d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74903a18e3c4f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,422</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>