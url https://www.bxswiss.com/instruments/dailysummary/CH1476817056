--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a317792b694db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbee0ec4a0a48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc74903a18e3c4f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa9bced368a4134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95298ed937d94d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc74903a18e3c4f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f62a2d02d494ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa9bced368a4134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>