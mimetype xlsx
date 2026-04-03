--- v3 (2026-01-10)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6c9f36624a45c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2870666f0d4ed3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9aeea75fbb34e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75d15d33f1942fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e7b825b12ef4eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9aeea75fbb34e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fcf52cdb764a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75d15d33f1942fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...4 lines deleted...]
-          <x:t>0,488</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,472</x:t>
-[...43 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...409 lines deleted...]
-          <x:t>0,291</x:t>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>