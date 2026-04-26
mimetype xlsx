--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2870666f0d4ed3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6032fdc52c4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb75d15d33f1942fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94435373bf97453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fcf52cdb764a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb75d15d33f1942fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4f8aea04d8421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94435373bf97453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,321</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
-[...281 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,382</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>