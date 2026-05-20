--- v5 (2026-04-26)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda6032fdc52c4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d74978c65f94aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94435373bf97453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682086be7192496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca4f8aea04d8421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94435373bf97453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce184c800c14427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682086be7192496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...404 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,118</x:t>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,102</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>