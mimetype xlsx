--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d74978c65f94aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R098404e3d70e45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R682086be7192496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8345f777873463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ce184c800c14427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R682086be7192496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4755f386a20342e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8345f777873463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,056</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...6 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...58 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,044</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>