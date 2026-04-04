--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a7873f813d4209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8082d20fe3ae487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b04c1fd42cb413a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ddccf533134533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cb8283ed9b4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b04c1fd42cb413a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4841679f65c24061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ddccf533134533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...227 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,340</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>