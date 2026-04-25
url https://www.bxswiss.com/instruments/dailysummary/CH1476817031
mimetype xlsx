--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8082d20fe3ae487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc786bfba097a40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ddccf533134533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19befa442804cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4841679f65c24061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ddccf533134533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37b902c206f4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19befa442804cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,528</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,424</x:t>
-[...11 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,388</x:t>
-[...21 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,378</x:t>
-[...75 lines deleted...]
-          <x:t>0,492</x:t>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,422</x:t>
-[...350 lines deleted...]
-          <x:t>0,346</x:t>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>