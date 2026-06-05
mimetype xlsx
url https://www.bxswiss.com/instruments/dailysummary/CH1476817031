--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc786bfba097a40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c9e150e7f94bf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19befa442804cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0756b1ce80864b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37b902c206f4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19befa442804cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ecfc8f5aad4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0756b1ce80864b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>