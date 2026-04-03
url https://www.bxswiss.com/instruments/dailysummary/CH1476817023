--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea69deb27d6c4854" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd9ef97434646f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634e6686fa164aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0b1e2f13f4cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ac7eb7246d40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634e6686fa164aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a32104a634c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0b1e2f13f4cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
-[...340 lines deleted...]
-          <x:t>0,292</x:t>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...247 lines deleted...]
-          <x:t>0,446</x:t>
+          <x:t>0,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>