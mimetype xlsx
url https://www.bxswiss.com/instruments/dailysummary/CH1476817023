--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd9ef97434646f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf204763260924003" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64f0b1e2f13f4cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd546b89f884add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a32104a634c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64f0b1e2f13f4cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09512440ff5b47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd546b89f884add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,292</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,241</x:t>
-[...296 lines deleted...]
-          <x:t>0,312</x:t>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,342</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,316</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>