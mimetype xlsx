--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf204763260924003" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ec98c3cdaa4256" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd546b89f884add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35d464ad7e443ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09512440ff5b47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd546b89f884add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ad54d8a82a4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35d464ad7e443ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,414 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,190</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>