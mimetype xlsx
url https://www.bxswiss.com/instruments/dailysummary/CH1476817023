--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ec98c3cdaa4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a806a2e5f9a4099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35d464ad7e443ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b24cc10fd2a4c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ad54d8a82a4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35d464ad7e443ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d5dfc09df849fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b24cc10fd2a4c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>