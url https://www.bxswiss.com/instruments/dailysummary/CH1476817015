--- v3 (2026-01-10)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d35c651c4904228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b97469a66c14e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R465068a80ade40e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58423f7e23a494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c0de5e24464c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R465068a80ade40e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a5f278e0e44760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58423f7e23a494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,400</x:t>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,388</x:t>
-[...458 lines deleted...]
-          <x:t>0,232</x:t>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>