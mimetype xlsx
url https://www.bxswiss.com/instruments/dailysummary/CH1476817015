--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b97469a66c14e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ee26667aa434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58423f7e23a494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c7cabc69df44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84a5f278e0e44760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58423f7e23a494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c0dbfe602a415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c7cabc69df44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,266</x:t>
-[...259 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,298</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,288</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>