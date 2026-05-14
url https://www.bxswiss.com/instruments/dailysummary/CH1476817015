--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1ee26667aa434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb183152e94c245e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c7cabc69df44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf075c49ab5749dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c0dbfe602a415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c7cabc69df44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7177a55f88084e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf075c49ab5749dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>