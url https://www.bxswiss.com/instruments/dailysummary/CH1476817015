--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb183152e94c245e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf39a3a07e34fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf075c49ab5749dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ffc3146f5c4e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7177a55f88084e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf075c49ab5749dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15594c90aa404657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ffc3146f5c4e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476817015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,060</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>