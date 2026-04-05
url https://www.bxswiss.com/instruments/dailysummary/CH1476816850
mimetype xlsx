--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb459ec40370248b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8f685d92cc41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8df78d50285d4d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575c9f5800854526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918adefa02a7404b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8df78d50285d4d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb442e6c76f84639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575c9f5800854526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>