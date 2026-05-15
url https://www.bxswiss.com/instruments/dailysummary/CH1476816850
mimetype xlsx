--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8f685d92cc41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0231f0ded54423" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575c9f5800854526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeadd8f6506b4c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb442e6c76f84639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575c9f5800854526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6672cc518f84e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeadd8f6506b4c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,286</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...6 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>13.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...43 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>0,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...220 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>