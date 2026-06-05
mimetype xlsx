--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0231f0ded54423" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra152d289a0e24184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeadd8f6506b4c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a8a04f6fdf4f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6672cc518f84e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeadd8f6506b4c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9279ad5614449c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a8a04f6fdf4f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,092</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...200 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>