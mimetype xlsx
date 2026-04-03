--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26fb31fc5f4042b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c90d0fbce4891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0dc694d790488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb893bae011904255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref79526406e34026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0dc694d790488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8983aaa72b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb893bae011904255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>0,731</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>