--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8c90d0fbce4891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd79b1e5e403456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb893bae011904255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6895332bfa44f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8983aaa72b4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb893bae011904255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab0935869774444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6895332bfa44f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,368</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,362</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,302</x:t>
-[...463 lines deleted...]
-          <x:t>0,104</x:t>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>