--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd79b1e5e403456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9208f372687741b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c6895332bfa44f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80201e5a78ff41d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab0935869774444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c6895332bfa44f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757163e866ed4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80201e5a78ff41d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...259 lines deleted...]
-          <x:t>0,144</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...274 lines deleted...]
-          <x:t>0,372</x:t>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>