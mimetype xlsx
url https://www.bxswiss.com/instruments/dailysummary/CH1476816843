--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9208f372687741b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab53ad03d4a4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80201e5a78ff41d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72496441c764e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757163e866ed4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80201e5a78ff41d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa55369dd4c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72496441c764e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,166</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,281</x:t>
-[...4 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...58 lines deleted...]
-          <x:t>0,222</x:t>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>