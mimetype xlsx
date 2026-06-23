--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ab53ad03d4a4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1e328308274264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72496441c764e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb32e0270f444db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa55369dd4c4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72496441c764e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d385cf61aa415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb32e0270f444db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,202</x:t>
-[...232 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,417</x:t>
-[...36 lines deleted...]
-          <x:t>0,388</x:t>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>