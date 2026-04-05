--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f113b8b8ec64e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6f198b5fad45b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra65627633fd1463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233dac7efeef4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recaeffe4a78f482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra65627633fd1463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a665dbbf4d94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233dac7efeef4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>