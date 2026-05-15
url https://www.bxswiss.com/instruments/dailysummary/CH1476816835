--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6f198b5fad45b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd20e86ca0204bba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233dac7efeef4cbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1fd56ea23340b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a665dbbf4d94355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233dac7efeef4cbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7889362f1443cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1fd56ea23340b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,674</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,324</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>0,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>