--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd20e86ca0204bba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0125cf13617b4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1fd56ea23340b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0965ba1ef93444c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7889362f1443cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1fd56ea23340b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2687988e6c67441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0965ba1ef93444c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,266</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,522</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,478</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,464</x:t>
-[...80 lines deleted...]
-          <x:t>0,372</x:t>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,378</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>0,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>