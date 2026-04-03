--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf4b0f84f0646f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f1df5261b47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063a0b0feb694f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cd14d00af1407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec629fb5ad5046ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063a0b0feb694f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391dece4325743b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cd14d00af1407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,091</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>