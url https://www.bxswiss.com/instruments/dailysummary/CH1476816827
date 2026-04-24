--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R543f1df5261b47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9c808e8f54889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cd14d00af1407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e260f4ee7a1490d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391dece4325743b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cd14d00af1407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47acaf68c8b348f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e260f4ee7a1490d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,899</x:t>
-[...97 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,608</x:t>
-[...522 lines deleted...]
-          <x:t>0,198</x:t>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>