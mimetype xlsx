--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9c808e8f54889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a6879e04b740ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e260f4ee7a1490d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556a3e0f5c484c96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47acaf68c8b348f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e260f4ee7a1490d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf02df2c358f4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556a3e0f5c484c96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,314</x:t>
-[...264 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,296</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>