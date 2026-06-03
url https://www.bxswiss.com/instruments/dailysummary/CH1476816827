--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a6879e04b740ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d307e9b21f4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556a3e0f5c484c96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d2e6fe4f2b447b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf02df2c358f4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556a3e0f5c484c96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd86aa1cfe794d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d2e6fe4f2b447b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,564</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,532</x:t>
-[...355 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>