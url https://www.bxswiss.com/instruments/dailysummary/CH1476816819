--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1109e7cccb44b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8238ce670f144cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d05731ecb044334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5938d60801f4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa3a79d461a4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d05731ecb044334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19815c5c9c704088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5938d60801f4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>