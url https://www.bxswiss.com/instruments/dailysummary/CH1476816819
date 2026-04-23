--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8238ce670f144cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f465f2b40ce4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5938d60801f4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98a92a6a2124292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19815c5c9c704088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5938d60801f4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0e593f1a3a436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98a92a6a2124292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,097</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,023</x:t>
-[...620 lines deleted...]
-          <x:t>0,272</x:t>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>