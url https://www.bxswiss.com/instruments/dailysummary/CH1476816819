--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f465f2b40ce4414" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce03c9206294f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98a92a6a2124292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999ed44bc301476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0e593f1a3a436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98a92a6a2124292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced7ac72e7a243bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999ed44bc301476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,274</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>01.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,308</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>