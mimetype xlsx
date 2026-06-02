--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce03c9206294f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87042f2ac4a149ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R999ed44bc301476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c4680cc15143e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced7ac72e7a243bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R999ed44bc301476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09137f42c3e744e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c4680cc15143e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,992</x:t>
-[...387 lines deleted...]
-          <x:t>0,601</x:t>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>