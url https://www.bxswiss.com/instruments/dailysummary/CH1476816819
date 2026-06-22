--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87042f2ac4a149ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb5ad9b8690439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c4680cc15143e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b021f334004374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09137f42c3e744e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c4680cc15143e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b89f96158d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b021f334004374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,729</x:t>
-[...279 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>