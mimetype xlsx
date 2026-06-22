--- v9 (2026-06-22)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb5ad9b8690439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf051a4a42a504a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1b021f334004374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd384184bb17f4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b89f96158d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1b021f334004374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef7f359c1f4453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd384184bb17f4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>