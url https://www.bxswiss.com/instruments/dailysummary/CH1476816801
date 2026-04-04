--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a996d4697c9458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f017a61c1044a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae9b3d8112384330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raceb0a31473e4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49539521c7848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae9b3d8112384330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37dfe18730724cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raceb0a31473e4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,098</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>