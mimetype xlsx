--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f017a61c1044a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7be95afd774e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raceb0a31473e4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1acf21b892347d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37dfe18730724cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raceb0a31473e4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd1a2f871fb45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1acf21b892347d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,830</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,306</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>