--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf7be95afd774e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eccfb3c96064b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1acf21b892347d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra821a31516454388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fd1a2f871fb45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1acf21b892347d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f9210cdd814d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra821a31516454388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,358</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,346</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>