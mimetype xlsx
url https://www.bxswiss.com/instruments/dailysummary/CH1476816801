--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eccfb3c96064b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23260f89e26243f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra821a31516454388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b55540b137045df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f9210cdd814d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra821a31516454388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4576dd24d047458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b55540b137045df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,580</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,084</x:t>
-[...414 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>