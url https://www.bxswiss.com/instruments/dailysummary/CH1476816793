--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1789980989341f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8590093c0f6949ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddef1b6ef8b463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ddcbd6089b4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe361d3b971647a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddef1b6ef8b463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9112d90e9024871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ddcbd6089b4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>