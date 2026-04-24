--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8590093c0f6949ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba94688e28464143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ddcbd6089b4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e36fd6201143c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9112d90e9024871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ddcbd6089b4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a8b0dbe1840aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e36fd6201143c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,269</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>0,346</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>