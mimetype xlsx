--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba94688e28464143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155cc704e49a4d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e36fd6201143c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re51e823f78e64892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a8b0dbe1840aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e36fd6201143c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95540fa691ac4013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re51e823f78e64892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>