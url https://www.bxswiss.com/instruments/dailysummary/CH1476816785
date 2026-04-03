--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79752bfb0ca740cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211734539d4e436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454fcd688c584fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035126b9c192406e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5034eb213314e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454fcd688c584fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf981edfd25c44f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035126b9c192406e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,531</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>