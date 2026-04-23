--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R211734539d4e436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735479511a7e429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R035126b9c192406e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107a04a6b38c49ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf981edfd25c44f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R035126b9c192406e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd6e24dc01143e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107a04a6b38c49ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,984</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,814</x:t>
-[...60 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,964</x:t>
-[...441 lines deleted...]
-          <x:t>0,386</x:t>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>