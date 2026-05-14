--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R735479511a7e429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d49122e66904d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107a04a6b38c49ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615c43ab603840c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdd6e24dc01143e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107a04a6b38c49ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095aca4d7f1745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615c43ab603840c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,404</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,622</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,614</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,698</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>