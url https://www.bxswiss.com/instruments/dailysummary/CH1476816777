--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074cb8de368b426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf749610f28f0441c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40060119444c45fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf235b0783b54218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593dd52c5f02487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40060119444c45fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56be9517267b4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf235b0783b54218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,382</x:t>
-[...171 lines deleted...]
-          <x:t>0,706</x:t>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>