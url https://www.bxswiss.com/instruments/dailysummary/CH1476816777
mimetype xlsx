--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf749610f28f0441c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1917f780124267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf235b0783b54218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f22160e426e4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56be9517267b4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf235b0783b54218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f4c65843e8456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f22160e426e4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,760</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>