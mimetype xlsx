--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109b1b69b99f4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decb59a349b4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de31c960fc94d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61707109e8848da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97363705bc2245c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de31c960fc94d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdca07eef484f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61707109e8848da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>