--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1decb59a349b4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da7afadfa9e4c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61707109e8848da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30000a4712d142ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cdca07eef484f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61707109e8848da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R675dc9ee7a1a4a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30000a4712d142ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,476</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,112</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>