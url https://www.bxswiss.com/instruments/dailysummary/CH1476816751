--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189edcec2afe4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcafe30f4d84295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd817ec4491234f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93449b6c7550435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25713e22ecc5474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd817ec4491234f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c5d495876c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93449b6c7550435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,889</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>