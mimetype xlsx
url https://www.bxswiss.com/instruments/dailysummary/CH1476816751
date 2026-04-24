--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dcafe30f4d84295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3876f698302a4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93449b6c7550435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc174b494cf5d4782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c5d495876c49ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93449b6c7550435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2847aaa5ff4e4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc174b494cf5d4782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,974</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,878</x:t>
-[...11 lines deleted...]
-          <x:t>0,796</x:t>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,914</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>0,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>