--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3876f698302a4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a7eb98cdcc43d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc174b494cf5d4782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6ddc32b05b48b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2847aaa5ff4e4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc174b494cf5d4782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4ec2c7ce084e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6ddc32b05b48b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,544</x:t>
-[...215 lines deleted...]
-          <x:t>0,786</x:t>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,886</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>