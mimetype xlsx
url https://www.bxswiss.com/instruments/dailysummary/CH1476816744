--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaab15af00e44345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77256a47a4284dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8868121909de4ee8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c533ca39c1451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32d28367c6fb4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8868121909de4ee8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e09b3df203f45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c533ca39c1451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>