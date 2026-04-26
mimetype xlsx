--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77256a47a4284dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44aee5b3c0f54fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c533ca39c1451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a9edcbebb8485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e09b3df203f45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c533ca39c1451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e597401c3f4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a9edcbebb8485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,314</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,274</x:t>
-[...458 lines deleted...]
-          <x:t>0,596</x:t>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>