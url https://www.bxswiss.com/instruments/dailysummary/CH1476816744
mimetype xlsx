--- v8 (2026-04-26)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44aee5b3c0f54fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea8b9b1706b4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63a9edcbebb8485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a612442f082460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05e597401c3f4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63a9edcbebb8485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bf7632ae88047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a612442f082460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>1,088</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,536</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>1,316</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>