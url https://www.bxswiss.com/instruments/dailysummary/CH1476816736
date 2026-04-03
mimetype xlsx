--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa687d2cc6946dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770011f657f04cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b4964a1bf74060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861bf04bff3247c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5876c53181094901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b4964a1bf74060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c9611ec2554f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861bf04bff3247c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>