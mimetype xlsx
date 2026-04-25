--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770011f657f04cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd79e325bc644d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R861bf04bff3247c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75d45db3e974f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33c9611ec2554f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R861bf04bff3247c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81edeaa490aa46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75d45db3e974f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,896</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,658</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>