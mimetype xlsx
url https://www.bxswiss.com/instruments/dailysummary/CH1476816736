--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd79e325bc644d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fdfd32ef1974229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra75d45db3e974f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d59b5bb34f3451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81edeaa490aa46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra75d45db3e974f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a89f833adb54d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d59b5bb34f3451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>