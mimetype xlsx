--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc984a95d67354a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdfc9915b1f4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1674b4dd2a094424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b56eca377c1487a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167ba0ae6b4e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1674b4dd2a094424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3376d629a04683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b56eca377c1487a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>