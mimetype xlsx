--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cdfc9915b1f4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f3535ef4e7482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b56eca377c1487a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2fe241e604dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e3376d629a04683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b56eca377c1487a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e81472bfe6d4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2fe241e604dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,890</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,860</x:t>
-[...566 lines deleted...]
-          <x:t>0,726</x:t>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>