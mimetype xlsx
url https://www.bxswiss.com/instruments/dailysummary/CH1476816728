--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f3535ef4e7482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1800a44021d4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f2fe241e604dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7713da6130e4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e81472bfe6d4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f2fe241e604dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdcb1e825d944212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7713da6130e4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>