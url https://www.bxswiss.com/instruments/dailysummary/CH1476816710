--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14b80659e3e64df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301df5755a364dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1644ef52f44c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48f1b8abac645d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15198e87e5bc4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1644ef52f44c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e81005e88274fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48f1b8abac645d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>