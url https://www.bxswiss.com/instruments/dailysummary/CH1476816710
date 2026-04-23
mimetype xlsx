--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301df5755a364dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re626b61a666c4999" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48f1b8abac645d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82083a5b306f49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e81005e88274fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48f1b8abac645d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d2ec2fb38c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82083a5b306f49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,996</x:t>
-[...549 lines deleted...]
-          <x:t>0,798</x:t>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>