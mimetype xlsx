--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re626b61a666c4999" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8754457a864b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82083a5b306f49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R107e5f43e4fe4626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d2ec2fb38c4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82083a5b306f49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re370c85d958145a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R107e5f43e4fe4626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>