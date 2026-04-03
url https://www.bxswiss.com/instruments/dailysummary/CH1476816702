--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ae178ca6e14b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd874d4c644f44596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bfdc15e7ad40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19ff098c3574e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91751685b4f2498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bfdc15e7ad40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff764c1fc1194f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19ff098c3574e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>2,435</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>