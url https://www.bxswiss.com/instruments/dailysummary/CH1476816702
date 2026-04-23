--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd874d4c644f44596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8104cd987374e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19ff098c3574e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e97ed39c2644a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff764c1fc1194f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19ff098c3574e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4ea049db0f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e97ed39c2644a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,932</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,106</x:t>
-[...549 lines deleted...]
-          <x:t>0,872</x:t>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>