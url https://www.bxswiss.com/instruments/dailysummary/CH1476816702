--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8104cd987374e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb84f55f8e6eb4eed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e97ed39c2644a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa6153b7dce4671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4ea049db0f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e97ed39c2644a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe25cac4c144651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa6153b7dce4671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,224</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,470</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>