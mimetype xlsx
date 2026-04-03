--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b2555d6d254537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b4c1ec945a4729" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6eefb1c0a34b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabacb1f17eb4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be1f10a9fb34c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6eefb1c0a34b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee155a98456411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabacb1f17eb4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>