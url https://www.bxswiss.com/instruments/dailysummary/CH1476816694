--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b4c1ec945a4729" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b67e91b3af0452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbabacb1f17eb4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272933974e254823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ee155a98456411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbabacb1f17eb4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce0e9d43e534dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272933974e254823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,218</x:t>
-[...576 lines deleted...]
-          <x:t>0,952</x:t>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>