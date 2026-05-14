--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b67e91b3af0452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42551bbd539b48ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R272933974e254823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b07c23c85940bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfce0e9d43e534dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R272933974e254823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11fb792d34f4488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b07c23c85940bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Dow Jones Industrial Average Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816694</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,348</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,284</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>1,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,632</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>