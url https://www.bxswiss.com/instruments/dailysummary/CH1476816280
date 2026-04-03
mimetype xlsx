--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raef45105483848c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb926b88b3dbd46bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c5ef3363714a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c882d8e87a42b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1fa48461904f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c5ef3363714a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf15a0608b594488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c882d8e87a42b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,255</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...367 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...210 lines deleted...]
-          <x:t>0,980</x:t>
+          <x:t>0,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>