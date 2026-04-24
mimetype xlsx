--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb926b88b3dbd46bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609e7f150ed94458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c882d8e87a42b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420fd297d4394aab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf15a0608b594488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c882d8e87a42b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdbd2cac64a4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420fd297d4394aab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,265</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,095</x:t>
-[...16 lines deleted...]
-          <x:t>1,285</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,275</x:t>
-[...124 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...53 lines deleted...]
-          <x:t>0,760</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>