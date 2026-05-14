--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R609e7f150ed94458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0f7990eea34399" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420fd297d4394aab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274f70ff18e44d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bdbd2cac64a4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420fd297d4394aab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7850dd4396b54b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274f70ff18e44d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,775</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,820</x:t>
-[...53 lines deleted...]
-          <x:t>0,760</x:t>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,705</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...367 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>