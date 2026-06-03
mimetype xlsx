--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0f7990eea34399" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0990ac776e6442dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274f70ff18e44d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0692546b93b4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7850dd4396b54b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274f70ff18e44d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413da3508ddd4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0692546b93b4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,485</x:t>
-[...21 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>