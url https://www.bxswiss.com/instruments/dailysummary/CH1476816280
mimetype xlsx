--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0990ac776e6442dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1981106c61f344b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0692546b93b4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae804b3efeee4fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413da3508ddd4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0692546b93b4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256707c781ed48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae804b3efeee4fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,204</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...97 lines deleted...]
-          <x:t>0,164</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,124</x:t>
-[...296 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>