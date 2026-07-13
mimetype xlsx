--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1981106c61f344b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350c3603bbbc4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae804b3efeee4fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6f5d6254b2410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R256707c781ed48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae804b3efeee4fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669a9f96239a4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6f5d6254b2410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...21 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,148</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
-[...146 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,082</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>