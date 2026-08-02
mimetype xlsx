--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350c3603bbbc4520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bda8cc172e446db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6f5d6254b2410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcc3f13c0d04a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669a9f96239a4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6f5d6254b2410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7390fe211c284188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcc3f13c0d04a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...85 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>