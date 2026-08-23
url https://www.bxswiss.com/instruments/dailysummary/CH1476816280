--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bda8cc172e446db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75fb067d8ec94cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcc3f13c0d04a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48ca1dc93e0549ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7390fe211c284188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcc3f13c0d04a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re513f9a20ab94f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48ca1dc93e0549ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,019</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,010</x:t>
-[...296 lines deleted...]
-          <x:t>0,018</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>