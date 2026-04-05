--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16572fad02ba40bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f099a368b745e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346aa0412cea4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69961a65ca446be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47fd8990d844d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346aa0412cea4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0238ae7e7a4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69961a65ca446be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>1,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>1,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>