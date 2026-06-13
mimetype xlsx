--- v3 (2026-04-05)
+++ v4 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f099a368b745e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdf531814ab4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd69961a65ca446be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66c9aef51ea41c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref0238ae7e7a4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd69961a65ca446be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1be4491d8d440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66c9aef51ea41c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>