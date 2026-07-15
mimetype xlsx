--- v4 (2026-06-13)
+++ v5 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffdf531814ab4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04159dcb2e354193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd66c9aef51ea41c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd71088847214818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1be4491d8d440a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd66c9aef51ea41c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01786b06777422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd71088847214818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...391 lines deleted...]
-          <x:t>0,182</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...161 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>