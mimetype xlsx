--- v5 (2026-07-15)
+++ v6 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04159dcb2e354193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88aa526c58254e1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd71088847214818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22aea8d659104925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb01786b06777422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd71088847214818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e0a71cf5d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22aea8d659104925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...281 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>