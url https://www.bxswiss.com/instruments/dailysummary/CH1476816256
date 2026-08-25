--- v6 (2026-08-05)
+++ v7 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88aa526c58254e1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1889d9b4b543e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22aea8d659104925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb767c06c92ed48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd22e0a71cf5d4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22aea8d659104925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c42addf71cd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb767c06c92ed48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...53 lines deleted...]
-          <x:t>0,066</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,012</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>