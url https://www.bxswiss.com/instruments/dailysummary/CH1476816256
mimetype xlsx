--- v7 (2026-08-25)
+++ v8 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a1889d9b4b543e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9166f2a6a93b4c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb767c06c92ed48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c68f82827714e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c42addf71cd4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb767c06c92ed48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d40ae9330a049dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c68f82827714e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,022</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
@@ -717,50 +312,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>