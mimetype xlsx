--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa42c9751265426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31e76e6dcf14f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788b810ab3704e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94fe86cf4574acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf443e6ea55914435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788b810ab3704e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0e6f937f7b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94fe86cf4574acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>