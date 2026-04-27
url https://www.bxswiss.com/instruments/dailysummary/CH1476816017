--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra31e76e6dcf14f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb960dc3a62294b7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb94fe86cf4574acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4b5324c5654bcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd0e6f937f7b4a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb94fe86cf4574acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169e6dbfa7714332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4b5324c5654bcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,420</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...11 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...58 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>0,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>