--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb960dc3a62294b7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba58ba0e42442f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4b5324c5654bcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b01385289ce4fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R169e6dbfa7714332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4b5324c5654bcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e38690492c4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b01385289ce4fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...16 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>