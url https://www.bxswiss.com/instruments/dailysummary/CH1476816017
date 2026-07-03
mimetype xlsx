--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba58ba0e42442f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554d96ea8d0040b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b01385289ce4fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927d45c9247343b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47e38690492c4e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b01385289ce4fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef353e463a34822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927d45c9247343b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,625</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...21 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>0,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...11 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...26 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,430</x:t>
-[...215 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>