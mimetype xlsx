--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554d96ea8d0040b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0bf43385d34d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927d45c9247343b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b6c4b133e649f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ef353e463a34822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927d45c9247343b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c0d81c26f94562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b6c4b133e649f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,515</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,460</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>