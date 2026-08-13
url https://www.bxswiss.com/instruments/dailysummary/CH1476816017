--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f0bf43385d34d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fdcd0c65de4499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b6c4b133e649f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7b782b45d944f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c0d81c26f94562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b6c4b133e649f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9492cb7226c4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7b782b45d944f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,104</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,072</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...117 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>