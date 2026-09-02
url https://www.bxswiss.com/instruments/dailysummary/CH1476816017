--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8fdcd0c65de4499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d385f001864897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b7b782b45d944f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdff9b2cf0b9c4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9492cb7226c4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b7b782b45d944f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f9739b00d1499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdff9b2cf0b9c4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...33 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...215 lines deleted...]
-          <x:t>0,082</x:t>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,062</x:t>
-[...26 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,058</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...63 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>