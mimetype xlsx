--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91eabbe8ba0745fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a885ddc7b54ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a6b069b8ee4c99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae42d1c4239c407a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R655ff2d48fca4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a6b069b8ee4c99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198acce3cff4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae42d1c4239c407a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,315</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>