--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a885ddc7b54ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf581af016bc4e70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae42d1c4239c407a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792e4268d72549b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198acce3cff4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae42d1c4239c407a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dce5d7105174a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792e4268d72549b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,610</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...6 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...4 lines deleted...]
-          <x:t>0,435</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>