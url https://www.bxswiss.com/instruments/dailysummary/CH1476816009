--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf581af016bc4e70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28d7ba8ed584f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792e4268d72549b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de8f41eda7a4096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dce5d7105174a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792e4268d72549b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e331cf311840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de8f41eda7a4096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...156 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>