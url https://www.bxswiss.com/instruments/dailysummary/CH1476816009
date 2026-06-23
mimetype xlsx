--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28d7ba8ed584f9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec39e168212b405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9de8f41eda7a4096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e6673d0a4b439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e331cf311840ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9de8f41eda7a4096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d007194b294861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e6673d0a4b439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...16 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...276 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...70 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...11 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...26 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>