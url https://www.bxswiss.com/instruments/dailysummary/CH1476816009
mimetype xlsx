--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec39e168212b405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2e71b508a74916" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51e6673d0a4b439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra059daaf2b314512"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67d007194b294861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51e6673d0a4b439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8b9889bb50449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra059daaf2b314512" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,335</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,330</x:t>
-[...11 lines deleted...]
-          <x:t>0,310</x:t>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,310</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,290</x:t>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,300</x:t>
-[...205 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,290</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>