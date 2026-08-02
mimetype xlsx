--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2e71b508a74916" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17acc148e4c497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra059daaf2b314512"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6449c471d24387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8b9889bb50449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra059daaf2b314512" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecd634a3d784122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6449c471d24387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,118</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,104</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>