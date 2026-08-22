--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17acc148e4c497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648727099b184826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6449c471d24387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea49ca8a41d84757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ecd634a3d784122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6449c471d24387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb501aed982d1420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea49ca8a41d84757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476816009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...16 lines deleted...]
-          <x:t>0,075</x:t>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,062</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,056</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,046</x:t>
-[...92 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,044</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,042</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,034</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>