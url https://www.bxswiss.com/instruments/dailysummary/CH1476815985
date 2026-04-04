--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd239b7622b754f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178858065c2c4488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a98f8b058ce4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a5645e92da4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ca7c85f8084ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a98f8b058ce4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re366410a40214ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a5645e92da4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...33 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>