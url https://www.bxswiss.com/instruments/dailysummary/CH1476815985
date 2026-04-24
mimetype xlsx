--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178858065c2c4488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cf892b21e84b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a5645e92da4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9f79852dbf4819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re366410a40214ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a5645e92da4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df50a105ab046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9f79852dbf4819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>