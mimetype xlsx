--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23cf892b21e84b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d49989509e94b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9f79852dbf4819"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f5c81040ea43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df50a105ab046a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9f79852dbf4819" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0f096a9af647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f5c81040ea43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,345</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>