--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d49989509e94b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b03f1bf9a6425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f5c81040ea43d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd937898c79b4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0f096a9af647d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f5c81040ea43d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced5652686e747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd937898c79b4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...490 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>