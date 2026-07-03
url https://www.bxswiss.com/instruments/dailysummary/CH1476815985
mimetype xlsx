--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42b03f1bf9a6425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93397f793f634f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd937898c79b4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33f492d538649a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced5652686e747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd937898c79b4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0ccbcc20134b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33f492d538649a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...43 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...195 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...70 lines deleted...]
-          <x:t>0,220</x:t>
+          <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...53 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>