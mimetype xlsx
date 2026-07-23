--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93397f793f634f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd726e4078a6d44b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33f492d538649a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6954c2ab282f4620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0ccbcc20134b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33f492d538649a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a16ea295064c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6954c2ab282f4620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>