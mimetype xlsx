--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd726e4078a6d44b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77872246e5f645fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6954c2ab282f4620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4bd58e19dc4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a16ea295064c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6954c2ab282f4620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16965a40c2ee460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4bd58e19dc4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,052</x:t>
-[...26 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,042</x:t>
-[...16 lines deleted...]
-          <x:t>0,038</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,036</x:t>
-[...97 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
-[...16 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...188 lines deleted...]
-          <x:t>0,048</x:t>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>