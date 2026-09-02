--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77872246e5f645fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681f51bb6b214cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4bd58e19dc4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R066832f9fc7246c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16965a40c2ee460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4bd58e19dc4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2194f5de36d74760" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R066832f9fc7246c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,022</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>