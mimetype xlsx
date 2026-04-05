--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6537a7319c94ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455bc1adb1634cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade1373eea1742c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f609c98bf64092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645ced384a8d47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade1373eea1742c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eb66f95f40461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f609c98bf64092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...421 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>