--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455bc1adb1634cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45045f2ae244a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f609c98bf64092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf93f37bfe334115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eb66f95f40461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f609c98bf64092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afb4b11501d4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf93f37bfe334115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,325</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...31 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
-[...16 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>