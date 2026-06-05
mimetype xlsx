--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45045f2ae244a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5f57c449d142bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf93f37bfe334115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bf9485e0a646d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afb4b11501d4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf93f37bfe334115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d047d28af854a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bf9485e0a646d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...16 lines deleted...]
-          <x:t>0,160</x:t>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...102 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>