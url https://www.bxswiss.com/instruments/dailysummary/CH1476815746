--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f5f57c449d142bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra766e0bf49b24342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bf9485e0a646d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8dc1ae76294386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d047d28af854a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bf9485e0a646d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree18f6c40aee4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8dc1ae76294386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,096</x:t>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...11 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...58 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>