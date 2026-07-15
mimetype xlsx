--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra766e0bf49b24342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb0cfdf84fd4311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8dc1ae76294386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3aafa66bf4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree18f6c40aee4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8dc1ae76294386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae37af4684f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3aafa66bf4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,118</x:t>
-[...53 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,114</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>