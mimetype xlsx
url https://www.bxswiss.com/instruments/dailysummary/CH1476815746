--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eb0cfdf84fd4311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713c2ab0d464861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3be3aafa66bf4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fb94dd1f714166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae37af4684f4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3be3aafa66bf4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ec4c78e00344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fb94dd1f714166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,228</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,206</x:t>
-[...11 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,211</x:t>
-[...70 lines deleted...]
-          <x:t>0,280</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,265</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
-[...252 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>