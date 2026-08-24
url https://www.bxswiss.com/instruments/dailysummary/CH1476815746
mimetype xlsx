--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3713c2ab0d464861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78da73123db4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1fb94dd1f714166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9ab59b030641de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ec4c78e00344fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1fb94dd1f714166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0161ca4b914dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9ab59b030641de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Lonza</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...38 lines deleted...]
-          <x:t>0,470</x:t>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,535</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,520</x:t>
-[...350 lines deleted...]
-          <x:t>0,320</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>