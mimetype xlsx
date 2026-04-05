--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71f97438a4940be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0801c341bc436a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b522c9eef4f4986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d1886c25824726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R180d049d8125410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b522c9eef4f4986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e196ed5c840a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d1886c25824726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,236</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,220</x:t>
-[...92 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...26 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>