--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a0801c341bc436a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e86b998e76456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d1886c25824726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f1d30b066f47a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91e196ed5c840a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d1886c25824726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3333ea8339b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f1d30b066f47a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,335</x:t>
-[...539 lines deleted...]
-          <x:t>0,233</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>