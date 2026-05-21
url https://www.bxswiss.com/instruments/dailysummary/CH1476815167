--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e86b998e76456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cc3ea58de24fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f1d30b066f47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78286a3385004084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3333ea8339b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f1d30b066f47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04216683566f4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78286a3385004084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,360</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>01.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,233</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,243</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>