--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61cc3ea58de24fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350b05030673485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78286a3385004084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fef0f0b902741bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04216683566f4b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78286a3385004084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77310cf911524353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fef0f0b902741bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,219</x:t>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,194</x:t>
-[...33 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,178</x:t>
-[...16 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,172</x:t>
-[...495 lines deleted...]
-          <x:t>0,243</x:t>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>