--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350b05030673485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1682da857584206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fef0f0b902741bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc6952e985646d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77310cf911524353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fef0f0b902741bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47c84050455496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc6952e985646d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>0,169</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,088</x:t>
-[...53 lines deleted...]
-          <x:t>0,093</x:t>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>