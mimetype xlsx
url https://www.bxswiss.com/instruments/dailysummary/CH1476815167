--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1682da857584206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdbc97bacf5645b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc6952e985646d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf50d395ee4a24480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47c84050455496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc6952e985646d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red13060a642f4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf50d395ee4a24480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476815167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...468 lines deleted...]
-          <x:t>0,036</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,034</x:t>
-[...70 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...16 lines deleted...]
-          <x:t>0,032</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,032</x:t>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>