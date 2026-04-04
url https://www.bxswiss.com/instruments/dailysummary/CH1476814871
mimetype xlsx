--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62a9d9d09e2941fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ee362eaf5456a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce329787899d4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135d3349bcd849c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd414823c1814115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce329787899d4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf4fb022c474243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135d3349bcd849c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...156 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,655</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>