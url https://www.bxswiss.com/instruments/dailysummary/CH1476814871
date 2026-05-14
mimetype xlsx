--- v7 (2026-04-04)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R077ee362eaf5456a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf3282ae0249ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135d3349bcd849c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4256f9c1648d4003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf4fb022c474243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135d3349bcd849c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ff0b134174b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4256f9c1648d4003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,480</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,525</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...16 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,545</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...355 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>