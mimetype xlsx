--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf3282ae0249ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a4600448634127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4256f9c1648d4003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed58feb3934b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656ff0b134174b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4256f9c1648d4003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403d67676aed4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed58feb3934b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
+          <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,515</x:t>
-[...70 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...458 lines deleted...]
-          <x:t>0,750</x:t>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>