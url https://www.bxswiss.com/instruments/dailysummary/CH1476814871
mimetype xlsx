--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a4600448634127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e8c6095ebb4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15ed58feb3934b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52696b8eaef24615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403d67676aed4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15ed58feb3934b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a8395155d40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52696b8eaef24615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>