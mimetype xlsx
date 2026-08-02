--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e8c6095ebb4ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04286e65f3c74fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52696b8eaef24615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247c26b267f04570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R380a8395155d40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52696b8eaef24615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b659252fa4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247c26b267f04570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,182</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,180</x:t>
-[...195 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...70 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...4 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,076</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>