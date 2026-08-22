--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04286e65f3c74fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbd224eafcc4ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247c26b267f04570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d0c524c2ef4c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra25b659252fa4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247c26b267f04570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ea9cf1228f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d0c524c2ef4c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,074</x:t>
-[...16 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,056</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...198 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>