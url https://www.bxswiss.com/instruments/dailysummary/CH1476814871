--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refbd224eafcc4ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7bc110b2004801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19d0c524c2ef4c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c086ea4673c431a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ea9cf1228f47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19d0c524c2ef4c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85f793839c14af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c086ea4673c431a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,079</x:t>
-[...269 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...26 lines deleted...]
-          <x:t>0,028</x:t>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>