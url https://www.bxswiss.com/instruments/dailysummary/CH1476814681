--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc481dd444b8a42c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb0246c92904756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3504924866854649"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f573f0a860a4ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cb884515e948eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3504924866854649" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref55222e2fe149d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f573f0a860a4ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...340 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,305</x:t>
-[...38 lines deleted...]
-          <x:t>0,265</x:t>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,248</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>