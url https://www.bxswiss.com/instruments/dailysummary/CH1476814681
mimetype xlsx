--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabb0246c92904756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d3dce4ee5742c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f573f0a860a4ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a82f9d2c134634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref55222e2fe149d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f573f0a860a4ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2356838ecc4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a82f9d2c134634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...112 lines deleted...]
-          <x:t>0,150</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...31 lines deleted...]
-          <x:t>0,116</x:t>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,146</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,158</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>