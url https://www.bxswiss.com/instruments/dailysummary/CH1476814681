--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00d3dce4ee5742c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c50ec1c59b34506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6a82f9d2c134634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738ea040f7be471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2356838ecc4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6a82f9d2c134634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65cd7ce34a246b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738ea040f7be471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,178</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,160</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...48 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>0,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>