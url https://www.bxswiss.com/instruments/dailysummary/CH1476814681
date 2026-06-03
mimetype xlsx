--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c50ec1c59b34506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb933d4f5e224ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738ea040f7be471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71664008314b46af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb65cd7ce34a246b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738ea040f7be471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03277f9796a484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71664008314b46af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...80 lines deleted...]
-          <x:t>0,188</x:t>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...53 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,154</x:t>
-[...75 lines deleted...]
-          <x:t>0,110</x:t>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>0,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>