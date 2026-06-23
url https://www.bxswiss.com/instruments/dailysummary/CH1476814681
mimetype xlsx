--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb933d4f5e224ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad1efecd0f24029" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71664008314b46af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82674c6b50a54b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd03277f9796a484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71664008314b46af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f483d452e974db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82674c6b50a54b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,139</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...43 lines deleted...]
-          <x:t>0,117</x:t>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,106</x:t>
-[...151 lines deleted...]
-          <x:t>0,076</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...161 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,149</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...31 lines deleted...]
-          <x:t>0,126</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>