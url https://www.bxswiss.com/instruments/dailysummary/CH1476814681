--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdad1efecd0f24029" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d0a44dccf34e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82674c6b50a54b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6115cffd6774f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f483d452e974db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82674c6b50a54b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3621d1620d3484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6115cffd6774f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on Givaudan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,215</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...220 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>