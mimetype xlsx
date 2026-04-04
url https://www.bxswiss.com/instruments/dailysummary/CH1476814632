--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc16e473dc644f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a249a4067d4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f428d9fdca4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241c2e7871264d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a5ab07733484224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f428d9fdca4528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e203a2e70478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241c2e7871264d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>