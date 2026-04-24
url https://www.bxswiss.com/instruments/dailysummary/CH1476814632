--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a249a4067d4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc060f1f692d04cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241c2e7871264d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4296f022f167409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e203a2e70478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241c2e7871264d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7542bdcc8c0d47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4296f022f167409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>02.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,171</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>