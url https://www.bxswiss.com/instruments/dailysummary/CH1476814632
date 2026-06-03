--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc060f1f692d04cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re200dbcd0aa04eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4296f022f167409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3772c220259d44c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7542bdcc8c0d47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4296f022f167409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f31c1821454046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3772c220259d44c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,135</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,119</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,115</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...26 lines deleted...]
-          <x:t>0,121</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,107</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>