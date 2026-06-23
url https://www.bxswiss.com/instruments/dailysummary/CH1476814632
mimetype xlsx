--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re200dbcd0aa04eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b946a301654368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3772c220259d44c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd65c5fc36948c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f31c1821454046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3772c220259d44c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5593c376714682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd65c5fc36948c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,080</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...313 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,050</x:t>
-[...16 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...21 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>