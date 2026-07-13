--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b946a301654368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b30e665e4ca4338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd65c5fc36948c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed3593345d34d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5593c376714682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd65c5fc36948c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65168b9b88f0441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed3593345d34d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,036</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...43 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...232 lines deleted...]
-          <x:t>0,030</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,028</x:t>
-[...134 lines deleted...]
-          <x:t>0,032</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>