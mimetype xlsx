--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b30e665e4ca4338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122e87e1ee73499e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed3593345d34d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6d0d9a18ee4e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65168b9b88f0441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed3593345d34d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9fed975dc9495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6d0d9a18ee4e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>