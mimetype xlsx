--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R122e87e1ee73499e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c53d25b53a84bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6d0d9a18ee4e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f90151c01954939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9fed975dc9495c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6d0d9a18ee4e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b935f8994d4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f90151c01954939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swatch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,035</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,038</x:t>
-[...80 lines deleted...]
-          <x:t>0,031</x:t>
+          <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,028</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>0,026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,018</x:t>
-[...6 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,014</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,016</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...296 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>