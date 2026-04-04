--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a3d39fc61ba4619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119b96f1dccc4960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7edbe3d88841dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c866d06f94823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6877fae192954f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7edbe3d88841dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea5b8b114d54c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c866d06f94823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>0,167</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...220 lines deleted...]
-          <x:t>0,132</x:t>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>