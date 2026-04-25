--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119b96f1dccc4960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfad52279e4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re58c866d06f94823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594037aa50db42dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea5b8b114d54c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re58c866d06f94823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a126b284ce409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594037aa50db42dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,138</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,122</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...323 lines deleted...]
-          <x:t>0,164</x:t>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>