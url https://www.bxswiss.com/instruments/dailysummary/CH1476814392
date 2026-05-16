--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11cfad52279e4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47a61558fa4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594037aa50db42dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa9bc3bed04cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78a126b284ce409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594037aa50db42dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5eda5064f34cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa9bc3bed04cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,148</x:t>
-[...16 lines deleted...]
-          <x:t>0,164</x:t>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,138</x:t>
-[...16 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,120</x:t>
-[...6 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...264 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...4 lines deleted...]
-          <x:t>0,108</x:t>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>