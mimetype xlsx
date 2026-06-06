--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f47a61558fa4581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26a21978234cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1aa9bc3bed04cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b8ecf145504531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5eda5064f34cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1aa9bc3bed04cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fa684603614b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b8ecf145504531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,114</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...377 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>