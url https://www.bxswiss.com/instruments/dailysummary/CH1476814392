--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a26a21978234cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd406d4617901458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b8ecf145504531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8994f0c947d4df4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9fa684603614b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b8ecf145504531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b08a7395c449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8994f0c947d4df4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>0,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>