--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd406d4617901458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e2cf9bee3f4693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8994f0c947d4df4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50faeac560ae4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7b08a7395c449b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8994f0c947d4df4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d963f1285194d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50faeac560ae4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,064</x:t>
-[...161 lines deleted...]
-          <x:t>0,084</x:t>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,116</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,090</x:t>
-[...26 lines deleted...]
-          <x:t>0,100</x:t>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>