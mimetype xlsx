--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e2cf9bee3f4693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845982065bfc4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50faeac560ae4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac3b784c7764ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d963f1285194d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50faeac560ae4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5886e768a8fa4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac3b784c7764ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...21 lines deleted...]
-          <x:t>0,114</x:t>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
-        </x:is>
-[...445 lines deleted...]
-          <x:t>0,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>