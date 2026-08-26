--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R845982065bfc4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb122a987506948d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac3b784c7764ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e1bd62173e4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5886e768a8fa4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac3b784c7764ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705c10687154c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e1bd62173e4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,104</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,089</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...139 lines deleted...]
-          <x:t>0,107</x:t>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>