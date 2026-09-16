--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb122a987506948d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9040914dcdb4696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e1bd62173e4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58f4d9fb916340e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re705c10687154c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e1bd62173e4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ed81edb69b4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58f4d9fb916340e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...4 lines deleted...]
-          <x:t>0,028</x:t>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...124 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>