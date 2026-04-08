--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286aeca650444846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf79804c37b84393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeb1514f991a412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9465a2d3e6e4bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd13a1bce59a4852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeb1514f991a412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf3ed3d004c4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9465a2d3e6e4bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,174</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,174</x:t>
-[...11 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,156</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,146</x:t>
-[...70 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,136</x:t>
-[...26 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>