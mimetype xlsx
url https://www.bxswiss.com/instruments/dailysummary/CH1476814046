--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf79804c37b84393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7160c6f1a9a49e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9465a2d3e6e4bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00a9c8b062a4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf3ed3d004c4891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9465a2d3e6e4bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13032909ddca4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00a9c8b062a4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,136</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,136</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>0,142</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>