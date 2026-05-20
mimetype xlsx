--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7160c6f1a9a49e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe66092e9f334e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra00a9c8b062a4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190c13d8582c47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13032909ddca4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra00a9c8b062a4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ef8956103b4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190c13d8582c47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>22.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,068</x:t>
-[...70 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,060</x:t>
-[...9 lines deleted...]
-          <x:t>0,058</x:t>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>