--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe66092e9f334e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc5a2f158734f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190c13d8582c47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab645a885fb6435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1ef8956103b4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190c13d8582c47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra292183d97804682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab645a885fb6435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,046</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>