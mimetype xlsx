--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc5a2f158734f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re039d3dbfbe94353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab645a885fb6435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0f41a9eb6b4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra292183d97804682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab645a885fb6435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a9520af5854ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0f41a9eb6b4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,044</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>15.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>