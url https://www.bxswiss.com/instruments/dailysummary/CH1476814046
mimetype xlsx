--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re039d3dbfbe94353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7a4166024943a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0f41a9eb6b4b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4477beab2bb64dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a9520af5854ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0f41a9eb6b4b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08622f9c34e441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4477beab2bb64dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,034</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,030</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...512 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>