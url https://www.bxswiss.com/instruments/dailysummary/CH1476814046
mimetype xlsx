--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7a4166024943a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb11d9cfa134ac7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4477beab2bb64dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad88fa577154e3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08622f9c34e441af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4477beab2bb64dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222b67934ac5455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad88fa577154e3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476814046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,026</x:t>
-[...16 lines deleted...]
-          <x:t>0,026</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,024</x:t>
-[...21 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,029</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,022</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,020</x:t>
-[...16 lines deleted...]
-          <x:t>0,022</x:t>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,016</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,016</x:t>
-[...85 lines deleted...]
-          <x:t>0,020</x:t>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>