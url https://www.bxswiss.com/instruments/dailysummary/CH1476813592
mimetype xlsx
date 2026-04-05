--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fde069574b34913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c3233d1af8498c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f89b9c0a1842d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a297adf3f44419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21fce29ab825478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f89b9c0a1842d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd638f181ca4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a297adf3f44419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,600</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,590</x:t>
-[...26 lines deleted...]
-          <x:t>0,635</x:t>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,685</x:t>
-[...26 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.01.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>