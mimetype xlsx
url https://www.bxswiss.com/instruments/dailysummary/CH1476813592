--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85c3233d1af8498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e564457c244e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a297adf3f44419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70f6e5e7d014ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fd638f181ca4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a297adf3f44419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92de44eabe2c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70f6e5e7d014ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,815</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,785</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>11.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...112 lines deleted...]
-          <x:t>0,695</x:t>
+          <x:t>0,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>