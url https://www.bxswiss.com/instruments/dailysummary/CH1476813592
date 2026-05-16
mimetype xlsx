--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e564457c244e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc97f654b9024282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70f6e5e7d014ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9324441facc4c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92de44eabe2c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70f6e5e7d014ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867a948280754008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9324441facc4c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,525</x:t>
-[...16 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>