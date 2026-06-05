--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc97f654b9024282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cd2ddc76d44b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9324441facc4c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra486362ed99d4576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867a948280754008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9324441facc4c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e649466a374bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra486362ed99d4576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...11 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...178 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,275</x:t>
-[...53 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...43 lines deleted...]
-          <x:t>0,390</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
-[...65 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...48 lines deleted...]
-          <x:t>0,475</x:t>
+          <x:t>0,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,455</x:t>
-[...80 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>