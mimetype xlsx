--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cd2ddc76d44b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a5f9a11cf44dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra486362ed99d4576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a4451e4e0840a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e649466a374bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra486362ed99d4576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8482c79e7b4048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a4451e4e0840a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...6 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,365</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,315</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...188 lines deleted...]
-          <x:t>0,460</x:t>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>