--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52a5f9a11cf44dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8368d064a4dfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35a4451e4e0840a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9f00538eb14040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8482c79e7b4048af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35a4451e4e0840a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf1e519d6324211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9f00538eb14040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,320</x:t>
-[...361 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>