--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8368d064a4dfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf57032ee954bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9f00538eb14040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3664ad119fe4b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf1e519d6324211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9f00538eb14040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ac67516db2416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3664ad119fe4b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>