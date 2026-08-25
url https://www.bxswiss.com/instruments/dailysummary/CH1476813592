--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bf57032ee954bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13198257b4b242bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3664ad119fe4b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b566e932da44bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5ac67516db2416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3664ad119fe4b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7398712094f44e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b566e932da44bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...16 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...87 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...144 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>