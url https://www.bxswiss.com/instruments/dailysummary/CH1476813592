--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13198257b4b242bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcacd6c643d74478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b566e932da44bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R547053cacfaf4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7398712094f44e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b566e932da44bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bd9837711f44ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R547053cacfaf4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Swiss Life</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476813592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,063</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...6 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...188 lines deleted...]
-          <x:t>0,050</x:t>
+          <x:t>0,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,047</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,033</x:t>
-[...16 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...242 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>